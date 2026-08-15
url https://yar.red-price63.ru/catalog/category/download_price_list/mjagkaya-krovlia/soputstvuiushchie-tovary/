--- v0 (2026-05-24)
+++ v1 (2026-08-15)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>78462294963</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (25.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (15.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>kirova318@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -751,339 +751,339 @@
           <t>Цена</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Цена по карте</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
-          <t>Мастика битумно-полимерная Фиксер Технониколь (ведро 12кг)</t>
+          <t>Docke EUROPA Коньково-карнизная черепица 5м2 Серый</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>упак</t>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
       <c r="F7" s="10" t="n">
-        <v>2695</v>
+        <v>3875</v>
       </c>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
-          <t>Подкладочный ковер ANDEREP ULTRA 15м2 (самоклеющийся),
-Андереп Ультра 15м2</t>
+          <t>Подкладочный ковер D-Basis Comfort 40м2 (самоклеющийся)</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="10" t="n">
-        <v>4832</v>
+        <v>8208</v>
       </c>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
-          <t>Docke EUROPA Коньково-карнизная черепица 5м2 Серый</t>
+          <t>Shinglas Коньково-карнизная черепица 5м2</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
-          <t>упак</t>
+          <t>уп</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="10" t="n">
-        <v>3875</v>
+        <v>4500</v>
       </c>
       <c r="G9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
-          <t>Гвозди кровельные с кольцевой накаткой и
-цинковым покрытием</t>
+          <t>Мастика битумно-полимерная Фиксер Технониколь (ведро 12кг)</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
-          <t>кг</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="10" t="n">
-        <v>270</v>
+        <v>2695</v>
       </c>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
-          <t>Подкладочный ковер D-Basis Comfort 40м2 (самоклеющийся)</t>
+          <t>Подкладочный ковер ANDEREP ULTRA 15м2 (самоклеющийся),
+Андереп Ультра 15м2</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="10" t="n">
-        <v>8208</v>
+        <v>4832</v>
       </c>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
-          <t>Katepal Ендовый ковер 10х0,7м</t>
+          <t>Подкладочный ковер ANDEREP PROF 40м2</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
       <c r="F12" s="10" t="n">
-        <v>7401</v>
+        <v>4960</v>
       </c>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
-          <t>Примыкание для гибкой черепицы 20х50х15х2000мм</t>
+          <t>Гвозди кровельные с кольцевой накаткой и
+цинковым покрытием</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>кг</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
       <c r="F13" s="10" t="n">
-        <v>122</v>
+        <v>270</v>
       </c>
       <c r="G13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
-          <t>Торцевая планка для гибкой черепицы 98х25х70х2000мм</t>
+          <t>Katepal Ендовый ковер 10х0,7м</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>рул</t>
         </is>
       </c>
       <c r="D14" s="11" t="inlineStr"/>
       <c r="E14" s="11" t="inlineStr"/>
       <c r="F14" s="10" t="n">
-        <v>410</v>
+        <v>7401</v>
       </c>
       <c r="G14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
-          <t>Docke Мастика 0,29л (0,35 кг)</t>
+          <t>Примыкание для гибкой черепицы 20х50х15х2000мм</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr"/>
       <c r="E15" s="11" t="inlineStr"/>
       <c r="F15" s="10" t="n">
-        <v>300</v>
+        <v>122</v>
       </c>
       <c r="G15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
-          <t>Katepal Коньково-карнизная черепица</t>
+          <t>Торцевая планка для гибкой черепицы 98х25х70х2000мм</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
-          <t>уп</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
       <c r="F16" s="10" t="n">
-        <v>7401</v>
+        <v>410</v>
       </c>
       <c r="G16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
-          <t>Shinglas Коньково-карнизная черепица 5м2</t>
+          <t>Docke Мастика 0,29л (0,35 кг)</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
-          <t>уп</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
       <c r="F17" s="10" t="n">
-        <v>4500</v>
+        <v>300</v>
       </c>
       <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
-          <t>Подкладочный ковер Katepal Prime Base (с
-самоклеющейся полосой) 20м2</t>
+          <t>Katepal Коньково-карнизная черепица</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>уп</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="10" t="n">
-        <v>6148</v>
+        <v>7401</v>
       </c>
       <c r="G18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
-          <t>Подкладочный ковер Katepal U-EL (с самоклеющейся
-полосой) 15м2</t>
+          <t>Подкладочный ковер Katepal Prime Base (с
+самоклеющейся полосой) 20м2</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
-          <t>рул</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
       <c r="F19" s="10" t="n">
-        <v>5683</v>
+        <v>6148</v>
       </c>
       <c r="G19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
-          <t>Подкладочный ковер ANDEREP PROF 40м2</t>
+          <t>Подкладочный ковер Katepal U-EL (с самоклеющейся
+полосой) 15м2</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D20" s="11" t="inlineStr"/>
       <c r="E20" s="11" t="inlineStr"/>
       <c r="F20" s="10" t="n">
-        <v>4960</v>
+        <v>5683</v>
       </c>
       <c r="G20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер ANDEREP GL Light, Андереп
 Лайт 15м2</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr"/>
       <c r="E21" s="11" t="inlineStr"/>
       <c r="F21" s="10" t="n">
         <v>1650</v>
       </c>
       <c r="G21" s="11" t="inlineStr"/>
     </row>