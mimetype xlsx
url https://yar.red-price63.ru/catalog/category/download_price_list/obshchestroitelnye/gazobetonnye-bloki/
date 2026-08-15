--- v0 (2026-05-24)
+++ v1 (2026-08-15)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>78462294963</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (25.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (15.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>kirova318@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -772,209 +772,209 @@
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Блоки газобетонные перегородочные 625Х100Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
       <c r="F7" s="10" t="n">
         <v>130</v>
       </c>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные перегородочные 625Х150Х500 мм КОТТЕДЖ</t>
+          <t>Блоки газобетонные перегородочные 625Х150Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
-      <c r="D8" s="11" t="inlineStr"/>
+      <c r="D8" s="10" t="n">
+        <v>7300</v>
+      </c>
       <c r="E8" s="11" t="inlineStr"/>
-      <c r="F8" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные стеновые 625Х350Х250 мм КОТТЕДЖ</t>
+          <t>Блоки газобетонные перегородочные 625Х150Х250 мм ТЕПЛОН</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="10" t="n">
-        <v>7100</v>
+        <v>4690</v>
       </c>
       <c r="G9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные перегородочные 625Х150Х250 мм КОТТЕДЖ</t>
+          <t>Блоки газобетонные стеновые 625Х200Х250 мм ТЕПЛОН</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
-      <c r="D10" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
-      <c r="F10" s="11" t="inlineStr"/>
+      <c r="F10" s="10" t="n">
+        <v>3000</v>
+      </c>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные перегородочные 625Х150Х250 мм ТЕПЛОН</t>
+          <t>Блоки газобетонные стеновые 625Х250Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="10" t="n">
-        <v>4690</v>
+        <v>7100</v>
       </c>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные стеновые 625Х200Х250 мм ТЕПЛОН</t>
+          <t>Блоки газобетонные стеновые 625Х300Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
-      <c r="D12" s="11" t="inlineStr"/>
+      <c r="D12" s="10" t="n">
+        <v>7100</v>
+      </c>
       <c r="E12" s="11" t="inlineStr"/>
-      <c r="F12" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные стеновые 625Х250Х250 мм КОТТЕДЖ</t>
+          <t>Блоки газобетонные стеновые 625Х300Х250 мм ТЕПЛОН</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
       <c r="F13" s="10" t="n">
-        <v>7100</v>
+        <v>3000</v>
       </c>
       <c r="G13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные стеновые 625Х300Х250 мм КОТТЕДЖ</t>
+          <t>Блоки газобетонные стеновые 625Х350Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
-      <c r="D14" s="10" t="n">
+      <c r="D14" s="11" t="inlineStr"/>
+      <c r="E14" s="11" t="inlineStr"/>
+      <c r="F14" s="10" t="n">
         <v>7100</v>
       </c>
-      <c r="E14" s="11" t="inlineStr"/>
-      <c r="F14" s="11" t="inlineStr"/>
       <c r="G14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные стеновые 625Х300Х250 мм ТЕПЛОН</t>
+          <t>Блоки газобетонные стеновые 625Х300Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
-          <t>м3</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr"/>
       <c r="E15" s="11" t="inlineStr"/>
       <c r="F15" s="10" t="n">
-        <v>3000</v>
+        <v>380</v>
       </c>
       <c r="G15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Блоки газобетонные перегородочные 625Х150Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
       <c r="F16" s="10" t="n">
         <v>190</v>
       </c>
       <c r="G16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
@@ -982,62 +982,62 @@
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Блоки газобетонные стеновые 625Х200Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
       <c r="F17" s="10" t="n">
         <v>150</v>
       </c>
       <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные стеновые 625Х300Х250 мм КОТТЕДЖ</t>
+          <t>Блоки газобетонные перегородочные 625Х150Х500 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>м3</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="10" t="n">
-        <v>380</v>
+        <v>4690</v>
       </c>
       <c r="G18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Блоки газобетонные стеновые 625Х400Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
       <c r="F19" s="10" t="n">
         <v>266</v>
       </c>
       <c r="G19" s="11" t="inlineStr"/>
     </row>
     <row r="20">